--- v0 (2026-05-24)
+++ v1 (2026-07-17)
@@ -6,51 +6,51 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29929"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://d.docs.live.net/c5260b861d4ff87a/Documents/ANNE_ENTRAINEMENTS_ECO/CALENDRIER DES ENTRAINEMENTS/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="37" documentId="13_ncr:1_{EFA560AA-1E5E-40C5-AABA-A99FA1528F2C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{DD927E7F-A98A-4F1D-A0C7-9199A12EF645}"/>
+  <xr:revisionPtr revIDLastSave="38" documentId="13_ncr:1_{EFA560AA-1E5E-40C5-AABA-A99FA1528F2C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{020E97EE-A29B-4B98-A21E-73C79E1C748F}"/>
   <bookViews>
     <workbookView xWindow="-93" yWindow="-93" windowWidth="18426" windowHeight="11746" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="1 page" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="aout">'1 page'!#REF!</definedName>
     <definedName name="avril">'1 page'!$J$5</definedName>
     <definedName name="decembre">'1 page'!#REF!</definedName>
     <definedName name="fevrier">'1 page'!$D$5</definedName>
     <definedName name="janvier">'1 page'!#REF!</definedName>
     <definedName name="juillet">'1 page'!#REF!</definedName>
     <definedName name="juin">'1 page'!$P$5</definedName>
     <definedName name="mai">'1 page'!$M$5</definedName>
     <definedName name="mars">'1 page'!$G$5</definedName>
     <definedName name="novembre">'1 page'!#REF!</definedName>
     <definedName name="octobre">'1 page'!#REF!</definedName>
     <definedName name="septembre">'1 page'!#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'1 page'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
@@ -807,61 +807,61 @@
     </xf>
     <xf numFmtId="166" fontId="5" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="2" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="20" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="17" fillId="10" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="18" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="6" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
+    <xf numFmtId="164" fontId="8" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="8" fillId="6" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="13" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Normal 3" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="2">
     <dxf>
       <font>
         <b/>
         <i val="0"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFD7D7D7"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
       </font>
       <fill>
@@ -1180,154 +1180,154 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Feuil1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:R47"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="F1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="S30" sqref="S30"/>
+    <sheetView tabSelected="1" topLeftCell="F10" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="S28" sqref="S28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.41015625" defaultRowHeight="14.35"/>
   <cols>
     <col min="1" max="1" width="3.8203125" style="1" customWidth="1"/>
     <col min="2" max="2" width="4.234375" style="1" customWidth="1"/>
     <col min="3" max="3" width="25.3515625" style="1" customWidth="1"/>
     <col min="4" max="4" width="3.234375" style="1" customWidth="1"/>
     <col min="5" max="5" width="3" style="1" customWidth="1"/>
     <col min="6" max="6" width="23.87890625" style="1" customWidth="1"/>
     <col min="7" max="7" width="3.64453125" style="1" customWidth="1"/>
     <col min="8" max="8" width="2.703125" style="1" customWidth="1"/>
     <col min="9" max="9" width="21.52734375" style="1" customWidth="1"/>
     <col min="10" max="10" width="3.234375" style="1" customWidth="1"/>
     <col min="11" max="11" width="3" style="1" customWidth="1"/>
     <col min="12" max="12" width="24.76171875" style="1" customWidth="1"/>
     <col min="13" max="13" width="3.52734375" style="1" customWidth="1"/>
     <col min="14" max="14" width="3.3515625" style="1" customWidth="1"/>
     <col min="15" max="15" width="23.9375" style="1" customWidth="1"/>
     <col min="16" max="16" width="3.52734375" style="1" customWidth="1"/>
     <col min="17" max="17" width="3.1171875" style="1" customWidth="1"/>
     <col min="18" max="18" width="28.17578125" style="1" customWidth="1"/>
     <col min="19" max="16384" width="11.41015625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="C1" s="22" t="s">
         <v>13</v>
       </c>
       <c r="F1" s="23" t="s">
         <v>14</v>
       </c>
       <c r="I1" s="24" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:18">
       <c r="I2" s="25" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:18">
       <c r="C3" s="26" t="s">
         <v>17</v>
       </c>
       <c r="F3" s="27" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="4" spans="1:18" ht="12" customHeight="1">
-      <c r="A4" s="69" t="s">
+      <c r="A4" s="71" t="s">
         <v>20</v>
       </c>
-      <c r="B4" s="69"/>
-[...15 lines deleted...]
-      <c r="R4" s="69"/>
+      <c r="B4" s="71"/>
+      <c r="C4" s="71"/>
+      <c r="D4" s="71"/>
+      <c r="E4" s="71"/>
+      <c r="F4" s="71"/>
+      <c r="G4" s="71"/>
+      <c r="H4" s="71"/>
+      <c r="I4" s="71"/>
+      <c r="J4" s="71"/>
+      <c r="K4" s="71"/>
+      <c r="L4" s="71"/>
+      <c r="M4" s="71"/>
+      <c r="N4" s="71"/>
+      <c r="O4" s="71"/>
+      <c r="P4" s="71"/>
+      <c r="Q4" s="71"/>
+      <c r="R4" s="71"/>
     </row>
     <row r="5" spans="1:18" s="3" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A5" s="70" t="s">
+      <c r="A5" s="72" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="70"/>
-[...1 lines deleted...]
-      <c r="D5" s="70" t="s">
+      <c r="B5" s="72"/>
+      <c r="C5" s="72"/>
+      <c r="D5" s="72" t="s">
         <v>1</v>
       </c>
-      <c r="E5" s="70"/>
-[...1 lines deleted...]
-      <c r="G5" s="70" t="s">
+      <c r="E5" s="72"/>
+      <c r="F5" s="72"/>
+      <c r="G5" s="72" t="s">
         <v>2</v>
       </c>
-      <c r="H5" s="70"/>
-[...1 lines deleted...]
-      <c r="J5" s="70" t="s">
+      <c r="H5" s="72"/>
+      <c r="I5" s="72"/>
+      <c r="J5" s="72" t="s">
         <v>3</v>
       </c>
-      <c r="K5" s="70"/>
-[...1 lines deleted...]
-      <c r="M5" s="70" t="s">
+      <c r="K5" s="72"/>
+      <c r="L5" s="72"/>
+      <c r="M5" s="72" t="s">
         <v>4</v>
       </c>
-      <c r="N5" s="70"/>
-[...1 lines deleted...]
-      <c r="P5" s="70" t="s">
+      <c r="N5" s="72"/>
+      <c r="O5" s="72"/>
+      <c r="P5" s="72" t="s">
         <v>5</v>
       </c>
-      <c r="Q5" s="70"/>
-      <c r="R5" s="70"/>
+      <c r="Q5" s="72"/>
+      <c r="R5" s="72"/>
     </row>
     <row r="6" spans="1:18" s="6" customFormat="1" ht="13">
       <c r="A6" s="28" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="29">
         <v>1</v>
       </c>
       <c r="C6" s="4"/>
       <c r="D6" s="38" t="s">
         <v>11</v>
       </c>
       <c r="E6" s="39">
         <v>43862</v>
       </c>
       <c r="F6" s="7" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="38" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="39">
         <v>43891</v>
       </c>
       <c r="I6" s="7" t="s">
@@ -1521,51 +1521,51 @@
       </c>
       <c r="H10" s="40">
         <v>43895</v>
       </c>
       <c r="I10" s="4"/>
       <c r="J10" s="32" t="s">
         <v>11</v>
       </c>
       <c r="K10" s="41">
         <v>43926</v>
       </c>
       <c r="L10" s="4"/>
       <c r="M10" s="30" t="s">
         <v>6</v>
       </c>
       <c r="N10" s="40">
         <v>43956</v>
       </c>
       <c r="O10" s="4"/>
       <c r="P10" s="30" t="s">
         <v>9</v>
       </c>
       <c r="Q10" s="40">
         <v>5</v>
       </c>
-      <c r="R10" s="72" t="s">
+      <c r="R10" s="70" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="A11" s="30" t="s">
         <v>6</v>
       </c>
       <c r="B11" s="31">
         <v>6</v>
       </c>
       <c r="C11" s="4"/>
       <c r="D11" s="30" t="s">
         <v>9</v>
       </c>
       <c r="E11" s="40">
         <v>43867</v>
       </c>
       <c r="F11" s="68" t="s">
         <v>32</v>
       </c>
       <c r="G11" s="30" t="s">
         <v>9</v>
       </c>
       <c r="H11" s="40">
         <v>43896</v>
@@ -2202,52 +2202,52 @@
       </c>
       <c r="H24" s="40">
         <v>43909</v>
       </c>
       <c r="I24" s="4"/>
       <c r="J24" s="32" t="s">
         <v>11</v>
       </c>
       <c r="K24" s="41">
         <v>43940</v>
       </c>
       <c r="L24" s="4"/>
       <c r="M24" s="30" t="s">
         <v>6</v>
       </c>
       <c r="N24" s="40">
         <v>43970</v>
       </c>
       <c r="O24" s="4"/>
       <c r="P24" s="30" t="s">
         <v>9</v>
       </c>
       <c r="Q24" s="40">
         <v>19</v>
       </c>
-      <c r="R24" s="66" t="s">
-        <v>27</v>
+      <c r="R24" s="68" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="25" spans="1:18">
       <c r="A25" s="30" t="s">
         <v>6</v>
       </c>
       <c r="B25" s="31">
         <v>20</v>
       </c>
       <c r="C25" s="4"/>
       <c r="D25" s="30" t="s">
         <v>9</v>
       </c>
       <c r="E25" s="40">
         <v>43881</v>
       </c>
       <c r="F25" s="66" t="s">
         <v>27</v>
       </c>
       <c r="G25" s="30" t="s">
         <v>9</v>
       </c>
       <c r="H25" s="40">
         <v>43910</v>
       </c>
@@ -2540,51 +2540,51 @@
         <v>43916</v>
       </c>
       <c r="I31" s="4"/>
       <c r="J31" s="32" t="s">
         <v>11</v>
       </c>
       <c r="K31" s="41">
         <v>43947</v>
       </c>
       <c r="L31" s="7" t="s">
         <v>33</v>
       </c>
       <c r="M31" s="34" t="s">
         <v>6</v>
       </c>
       <c r="N31" s="40">
         <v>43977</v>
       </c>
       <c r="O31" s="7"/>
       <c r="P31" s="30" t="s">
         <v>9</v>
       </c>
       <c r="Q31" s="40">
         <v>26</v>
       </c>
-      <c r="R31" s="72" t="s">
+      <c r="R31" s="70" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="32" spans="1:18">
       <c r="A32" s="34" t="s">
         <v>6</v>
       </c>
       <c r="B32" s="31">
         <v>27</v>
       </c>
       <c r="C32" s="4"/>
       <c r="D32" s="42" t="s">
         <v>9</v>
       </c>
       <c r="E32" s="40">
         <v>43888</v>
       </c>
       <c r="F32" s="68" t="s">
         <v>32</v>
       </c>
       <c r="G32" s="30" t="s">
         <v>9</v>
       </c>
       <c r="H32" s="40">
         <v>43917</v>
@@ -2749,51 +2749,51 @@
     <row r="36" spans="1:18" ht="15.75" customHeight="1">
       <c r="A36" s="36" t="s">
         <v>10</v>
       </c>
       <c r="B36" s="37">
         <v>31</v>
       </c>
       <c r="C36" s="55"/>
       <c r="D36" s="9"/>
       <c r="E36" s="10"/>
       <c r="F36" s="11"/>
       <c r="G36" s="44" t="s">
         <v>6</v>
       </c>
       <c r="H36" s="45">
         <v>43921</v>
       </c>
       <c r="I36" s="55"/>
       <c r="L36" s="20"/>
       <c r="M36" s="50" t="s">
         <v>11</v>
       </c>
       <c r="N36" s="51">
         <v>31</v>
       </c>
-      <c r="O36" s="71" t="s">
+      <c r="O36" s="69" t="s">
         <v>36</v>
       </c>
       <c r="P36" s="9"/>
       <c r="Q36" s="10"/>
       <c r="R36" s="11"/>
     </row>
     <row r="37" spans="1:18" ht="11.25" customHeight="1">
       <c r="B37" s="5"/>
       <c r="C37" s="5"/>
       <c r="D37" s="5"/>
       <c r="E37" s="5"/>
       <c r="F37" s="12"/>
       <c r="I37" s="12"/>
       <c r="L37" s="12" t="s">
         <v>19</v>
       </c>
       <c r="O37" s="12"/>
       <c r="P37" s="5"/>
       <c r="Q37" s="5"/>
       <c r="R37" s="12"/>
     </row>
     <row r="38" spans="1:18" ht="21" customHeight="1">
       <c r="F38" s="2"/>
       <c r="I38" s="2"/>
       <c r="L38" s="2" t="s">